--- v0 (2026-03-03)
+++ v1 (2026-08-20)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Чемпионат города Сургута, «Комбинированная пирамида, мужчины, 1 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.01.2026, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>24.01.2026, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Демченко Надежда</t>
+    <t>Demcenko Nadezda</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Зверь Богдан</t>
+    <t>Klyoninger Roman</t>
   </si>
   <si>
-    <t>Клёнингер Роман</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Tiboev Aleksandr</t>
   </si>
   <si>
-    <t>Тибоев Александр</t>
+    <t>Zver' Bogdan</t>
   </si>
   <si>
-    <t>Авдеев Вячеслав</t>
+    <t>Avdeev Vyacheslav</t>
   </si>
   <si>
-    <t>Картоев Зелимхан</t>
+    <t>Kartoev Zelimkhan</t>
   </si>
   <si>
-    <t>Короткий Александр</t>
+    <t>Korotkyay aleksandr</t>
   </si>
   <si>
-    <t>Ольховик Артур</t>
+    <t>Olhovik Artur</t>
   </si>
   <si>
-    <t>Рой Виктор</t>
+    <t>Roj Viktor</t>
   </si>
   <si>
-    <t>Сейдакматов Ринат</t>
+    <t>Seydakmatov Rinat</t>
   </si>
   <si>
-    <t>Тренин Матвей</t>
+    <t>Trenin Matvey</t>
   </si>
   <si>
-    <t>Юрков Захар</t>
+    <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Колодчак Дмитрий</t>
+    <t>Kolodchak Dmitriy</t>
   </si>
   <si>
-    <t>Ниёзов Руслан</t>
+    <t>Niyozov Ruslan</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Жарков Александр</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Kobylyanskiy Vitaliy</t>
   </si>
   <si>
-    <t>Кобылянский Виталий</t>
+    <t>Lichman Serg</t>
   </si>
   <si>
-    <t>Личман Сергей</t>
+    <t>Pinchukov Konstantin</t>
   </si>
   <si>
-    <t>Пинчуков Константин</t>
+    <t>Smirnov Dmitriy</t>
   </si>
   <si>
-    <t>Смирнов Дмитрий</t>
+    <t>Sychev Sergey</t>
   </si>
   <si>
-    <t>Сычев Сергей</t>
+    <t>Zharkov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -773,114 +773,114 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2011</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>1993</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="1"/>
@@ -1073,51 +1073,51 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1985</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="9" t="s">
@@ -1193,171 +1193,171 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1968</v>
+        <v>1988</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>