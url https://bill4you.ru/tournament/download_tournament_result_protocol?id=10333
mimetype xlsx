--- v0 (2026-02-12)
+++ v1 (2026-08-26)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Русский клуб</t>
   </si>
   <si>
     <t>1-й этап Кубка Урала 2026 по снукеру. 15 красных. Олимпийка</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.01.2026, Русский клуб, Россия, Свердловская область, Екатеринбург, ул.Библиотечная,  62а</t>
+    <t>19.01.2026, Русский клуб, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул.Библиотечная,  62а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мирошниченко Вадим</t>
+    <t>Mirosnichenko Vadim</t>
   </si>
   <si>
-    <t>Самохвалов Сергей</t>
+    <t>Samohvalov Sergej</t>
   </si>
   <si>
-    <t>Беляев Александр</t>
+    <t>Belaev Aleksandr</t>
   </si>
   <si>
-    <t>Жалкимов Сергей</t>
+    <t>Zhalkimov Sergey</t>
   </si>
   <si>
-    <t>Катаев Максим</t>
+    <t>Fetisov Nikolay</t>
   </si>
   <si>
-    <t>Сметанин Евгений</t>
+    <t>Kataev Maksim</t>
   </si>
   <si>
-    <t>Фетисов Николай</t>
+    <t>Shirinkin Aleksey</t>
   </si>
   <si>
-    <t>Ширинкин Алексей</t>
+    <t>Smetanin Evgenij</t>
   </si>
   <si>
-    <t>Вдовин Вячеслав</t>
+    <t>Grigor'ev Dmitrij</t>
   </si>
   <si>
-    <t>Григорьев Дмитрий</t>
+    <t>Harusin Maksim</t>
   </si>
   <si>
-    <t>Жданов Андрей</t>
+    <t>Kozev Aleksej</t>
   </si>
   <si>
-    <t>Кожев Алексей</t>
+    <t>Pecatnikov Mihail</t>
   </si>
   <si>
-    <t>Печатников Михаил</t>
+    <t>Plotnikov Semen</t>
   </si>
   <si>
-    <t>Плотников Семен</t>
+    <t>Vdovin Vyacheslav</t>
   </si>
   <si>
-    <t>Харюшин Максим</t>
+    <t>Zdanov Andrej</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -701,231 +701,231 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
         <v>1970</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
-        <v>1996</v>
+        <v>1969</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
-        <v>1969</v>
+        <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>1976</v>
+        <v>1965</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
-        <v>1965</v>
+        <v>1997</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="8">
-        <v>1997</v>
+        <v>1973</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="8">
         <v>1978</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="9" t="s">