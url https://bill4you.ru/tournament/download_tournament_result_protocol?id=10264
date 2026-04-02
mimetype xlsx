--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -847,51 +847,51 @@
       </c>
       <c r="C14" s="8">
         <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1993</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1999</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="1"/>
@@ -1392,51 +1392,51 @@
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>1995</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1987</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E45" s="9" t="s">