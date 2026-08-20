--- v1 (2026-04-02)
+++ v2 (2026-08-20)
@@ -20,240 +20,240 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Турнир выходного дня БК "Монарх"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.01.2026, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>17.01.2026, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 31</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Абиханов Аблай</t>
+    <t>Abihanov Ablay</t>
   </si>
   <si>
-    <t>Кайратулы Мурат</t>
+    <t>Kayratuly Murat</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Талапкали Азамат</t>
+    <t>Talapkali Azamat</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Ашимбаев Темирлан</t>
+    <t>Ashimbaev Temirlan</t>
   </si>
   <si>
-    <t>Жунусов Азамат</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Кайырбеков Мухаммет</t>
+    <t>Kayyrbekov Muhammet</t>
   </si>
   <si>
-    <t>Кенжетаев Амангельды</t>
+    <t>Kenzhetaev Amangeldy</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Турганалиев Малик</t>
+    <t>Turganaliev Malik</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Yugay Igor</t>
   </si>
   <si>
-    <t>Югай Игорь</t>
+    <t>Zhunusov Azamat</t>
   </si>
   <si>
-    <t>Абдыбай Алибек</t>
+    <t>Abdybay Alibek</t>
   </si>
   <si>
-    <t>Бейсембаев Ескендыр</t>
+    <t>Beysembaev Eskendyr</t>
   </si>
   <si>
-    <t>Дауренбеков Мырзабек</t>
+    <t>Daurenbekov Myrzabek</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Faizullin Madi</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Файзуллин Мади</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Батыргалиев Алтай</t>
+    <t>Batyrgaliev Altay</t>
   </si>
   <si>
-    <t>Жанатаев Ермек</t>
+    <t>Kurmanbaev Berik</t>
   </si>
   <si>
-    <t>Курманбаев Берик</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Zhanataev Ermek</t>
   </si>
   <si>
-    <t>Ким Антон</t>
+    <t>Kim Anton</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Кудабаев Марат</t>
+    <t>Kudabayev Marat</t>
   </si>
   <si>
-    <t>Мустафа Уланбек</t>
+    <t>Mustafa Ulanbek</t>
   </si>
   <si>
-    <t>Омаров Мыктыбек</t>
+    <t>Omarov Myktybek</t>
   </si>
   <si>
-    <t>Тайжанов Онгар</t>
+    <t>Tastemirov Denis</t>
   </si>
   <si>
-    <t>Тастемиров Денис</t>
+    <t>Tayzhanov Ongar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,132 +804,130 @@
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1999</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="1"/>
@@ -995,51 +993,53 @@
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1990</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="1"/>
@@ -1067,151 +1067,147 @@
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1990</v>
+      </c>
       <c r="D31" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C32" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
@@ -1219,108 +1215,112 @@
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>1983</v>
+      </c>
       <c r="D35" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1983</v>
+        <v>1969</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1992</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1969</v>
+        <v>1996</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>65</v>
       </c>
@@ -1332,91 +1332,91 @@
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1968</v>
+        <v>1995</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1995</v>
+        <v>1969</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>1986</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E44" s="9" t="s">
@@ -1480,69 +1480,69 @@
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8"/>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>1983</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8"/>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8"/>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="10"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>