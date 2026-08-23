--- v0 (2026-02-08)
+++ v1 (2026-08-23)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>"Федерация"</t>
   </si>
   <si>
     <t>Золотая лига НСО 2025 (финал)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.02.2026, "Федерация", Россия, Новосибирская область, Новосибирск, ул. Вокзальная магистраль,  д. 1б</t>
+    <t>07.02.2026, "Федерация", Russian Federation, Novosibirsk Region, Novosibirsk, ул. Вокзальная магистраль,  д. 1б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Романько Игорь</t>
+    <t>Roman'ko Igor</t>
   </si>
   <si>
-    <t>Суровяк Владимир</t>
+    <t>Surovyak Vladimir</t>
   </si>
   <si>
-    <t>Батуров Вячеслав</t>
+    <t>Baturov Vyacheslav</t>
   </si>
   <si>
-    <t>Иванов Игорь</t>
+    <t>Ivanov Igor</t>
   </si>
   <si>
-    <t>Логинов Дмитрий</t>
+    <t>Loginov Dmitrii</t>
   </si>
   <si>
-    <t>Степанов Александр</t>
+    <t>Stepanov Aleksandr</t>
   </si>
   <si>
-    <t>Тихонов Александр</t>
+    <t>Tihonov Aleksandr</t>
   </si>
   <si>
-    <t>Томилов Юрий</t>
+    <t>Tomilov Urij</t>
   </si>
   <si>
-    <t>Бархотов Павел</t>
+    <t>Barhotov Pavel</t>
   </si>
   <si>
-    <t>Васильев Олег</t>
+    <t>Ershov Boris</t>
   </si>
   <si>
-    <t>Ершов Борис</t>
+    <t>Khromin Konstantin</t>
   </si>
   <si>
-    <t>Зимин Вадим</t>
+    <t>Permyakov Sergey</t>
   </si>
   <si>
-    <t>Пермяков Сергей</t>
+    <t>Shabalov Sergey</t>
   </si>
   <si>
-    <t>Синих Юрий</t>
+    <t>Sinih Yuriy</t>
   </si>
   <si>
-    <t>Хромин Константин</t>
+    <t>Vasil'ev Oleg</t>
   </si>
   <si>
-    <t>Шабалов Сергей</t>
+    <t>Zimin Vadim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Novosibirsk</t>
   </si>
   <si>
-    <t>Новокузнецк</t>
+    <t>Novokuznetsk</t>
   </si>
   <si>
-    <t>Тогучин</t>
+    <t>Toguchin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,177 +801,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>1971</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>1965</v>
+        <v>1959</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1959</v>
+        <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="8">
         <v>1972</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="8">
-        <v>1974</v>
+        <v>1965</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="8">
-        <v>1959</v>
+        <v>1954</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>