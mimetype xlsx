--- v0 (2026-04-21)
+++ v1 (2026-08-21)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>ФБС Сургутского района "Легенда"</t>
   </si>
   <si>
     <t>/Открытый Рождественский турнир / Сургутского района/</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.01.2026, БК "Легенда" (г. Лянтор), Россия, ХМАО - Югра, Лянтор, ул. Назаргалеева 21</t>
+    <t>17.01.2026, БК "Легенда" (г. Лянтор), Russian Federation, KhMAO - Yugra, Lyantor, ул. Назаргалеева 21</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Уткин Вячеслав</t>
+    <t>Utkin Vyacheslav</t>
   </si>
   <si>
-    <t>Гаджиев Руслан</t>
+    <t>Gadziev Ruslan</t>
   </si>
   <si>
-    <t>Коршунов Леонид</t>
+    <t>Korshunov Leonid</t>
   </si>
   <si>
-    <t>Кутипов Альфир</t>
+    <t>Kutipov Al'fir</t>
   </si>
   <si>
-    <t>Лыско Владимир</t>
+    <t>Lysko Vladimir</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Джафаров Ясин</t>
+    <t>Dzhafarov Yasin</t>
   </si>
   <si>
-    <t>Исмоилов Юлчибой</t>
+    <t>Ismoilov Ulciboj</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Рудницкая Виктория</t>
+    <t>Rudnickaya Viktoriya</t>
   </si>
   <si>
-    <t>Сиволапов Арсений</t>
+    <t>Shinalskaya Ekaterina</t>
   </si>
   <si>
-    <t>Шинальская Екатерина</t>
+    <t>Sivolapov Arseniy</t>
   </si>
   <si>
-    <t>Айсаев Аблажан</t>
+    <t>Aysaev Ablazhan</t>
   </si>
   <si>
-    <t>Богатырев Дмитрий</t>
+    <t>Boganyrev Dmitriy</t>
   </si>
   <si>
-    <t>Ильтуганов Тимофей</t>
+    <t>Chulaev Ruslan</t>
   </si>
   <si>
-    <t>Исмаилов Марсель</t>
+    <t>Halikova Azaliya</t>
   </si>
   <si>
-    <t>Касьянов Андрей</t>
+    <t>Iltuganov Timofey</t>
   </si>
   <si>
-    <t>Рафикова Валерия</t>
+    <t>Ismailov Marsel</t>
   </si>
   <si>
-    <t>Халикова Азалия</t>
+    <t>Kas'anov Andrej</t>
   </si>
   <si>
-    <t>Чулаев Руслан</t>
+    <t>Rafikova Valeriya</t>
   </si>
   <si>
-    <t>Терентьев Виктор</t>
+    <t>Terentev Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>посёлок городского типа Фёдоровский</t>
+    <t>posyolok gorodskogo tipa Fyodorovskiy</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -952,74 +952,74 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>2011</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2013</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
@@ -1032,151 +1032,151 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>2000</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>2013</v>
+        <v>1973</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>1967</v>
+        <v>2011</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>2013</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
-        <v>1994</v>
+        <v>1967</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
-        <v>2011</v>
+        <v>1982</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
-        <v>1973</v>
+        <v>1994</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="8">
         <v>1955</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="9" t="s">