--- v0 (2026-02-03)
+++ v1 (2026-08-29)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Pool &amp; Bar</t>
   </si>
   <si>
     <t>Квалификационный отбор на Чемпионат ЛО Гатчина</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.01.2026, Pool &amp; Bar, Россия, Ленинградская область, Гатчина, ул. Академика Константинова,  10,  исторический район Хохлово Поле</t>
+    <t>31.01.2026, Pool &amp; Bar, Russian Federation, Leningrad Region, Gatchina, ул. Академика Константинова,  10,  исторический район Хохлово Поле</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мондонен Валентин</t>
+    <t>Mondonen Valentin</t>
   </si>
   <si>
-    <t>Чернобривец Сергей</t>
+    <t>Chernobrive Sergey</t>
   </si>
   <si>
-    <t>Марков Сергей</t>
+    <t>Markov Sergey</t>
   </si>
   <si>
-    <t>Козлов Алексей</t>
+    <t>Kozlov Aleksey</t>
   </si>
   <si>
-    <t>Атапин Родион</t>
+    <t>Atapin Rodion</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Nikolaev Andrey</t>
   </si>
   <si>
-    <t>Владимиров Павел</t>
+    <t>Pushkarev Roman</t>
   </si>
   <si>
-    <t>Пушкарев Роман</t>
+    <t>Vladimirov Pavel</t>
   </si>
   <si>
-    <t>Дудоладов Александр</t>
+    <t>Dudoladov Aleksfndr</t>
   </si>
   <si>
-    <t>Козлов Кирилл</t>
+    <t>Kizlov Kirill</t>
   </si>
   <si>
-    <t>Куликов Александр</t>
+    <t>Kulikov Alexandr</t>
   </si>
   <si>
-    <t>Оганнисян Роланд</t>
+    <t>Oganisyan Roland</t>
   </si>
   <si>
-    <t>Белкин Кирилл</t>
+    <t>Belkin Kirill</t>
   </si>
   <si>
-    <t>Иванов Александр</t>
+    <t>Ivanov Alexandr</t>
   </si>
   <si>
-    <t>Сидоров Евгений</t>
+    <t>Sidorov Evgeniy</t>
   </si>
   <si>
     <t>Titov Maks</t>
   </si>
   <si>
-    <t>Гнутов Евгений</t>
+    <t>Darveshov Dilshot</t>
   </si>
   <si>
-    <t>Горяев Дмитрий</t>
+    <t>Dobrinin Dmitriy</t>
   </si>
   <si>
-    <t>Дарвешов Дилшод</t>
+    <t>Eremin Yuriy</t>
   </si>
   <si>
-    <t>Добрынин Дмитрий</t>
+    <t>Gnutov Evgeny</t>
   </si>
   <si>
-    <t>Еремин Юрий</t>
+    <t>Goryaev Dima</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Гатчина</t>
+    <t>Gatchina</t>
   </si>
   <si>
-    <t>Коммунар</t>
+    <t>Kommunar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,77 +768,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1982</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1978</v>
+        <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -968,131 +968,131 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1998</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>