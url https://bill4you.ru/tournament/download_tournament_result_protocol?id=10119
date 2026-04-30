--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -65,105 +65,105 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Красников-Судариков</t>
   </si>
   <si>
     <t>Судариков Илья</t>
   </si>
   <si>
     <t>Красников Дмитрий</t>
   </si>
   <si>
     <t>Креммер-Кульчицкая</t>
   </si>
   <si>
     <t>Кульчицкая Валентина</t>
   </si>
   <si>
     <t>Креммер Владимир</t>
   </si>
   <si>
+    <t>Коцюба-Омельченко</t>
+  </si>
+  <si>
+    <t>Омельченко Григорий</t>
+  </si>
+  <si>
+    <t>Коцюба Сергей</t>
+  </si>
+  <si>
     <t>Замараева - Сарманова</t>
   </si>
   <si>
     <t>Сарманова Милена</t>
   </si>
   <si>
     <t>Замараева Мария</t>
   </si>
   <si>
-    <t>Коцюба-Омельченко</t>
+    <t>Пухальская-Гвоздева</t>
   </si>
   <si>
-    <t>Омельченко Григорий</t>
+    <t>Пухальская Нина</t>
   </si>
   <si>
-    <t>Коцюба Сергей</t>
+    <t>Гвоздева Светлана</t>
   </si>
   <si>
     <t>Фокин-Журавлев</t>
   </si>
   <si>
     <t>Журавлев Александр</t>
   </si>
   <si>
     <t>Фокин Петр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Гвоздева Светлана</t>
   </si>
   <si>
     <t>Жарких-Опанасюк</t>
   </si>
   <si>
     <t>Опанасюк Дмитрий</t>
   </si>
   <si>
     <t>Жарких Роман</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
-    <t>1юн</t>
+    <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -781,267 +781,267 @@
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="3">
       <c r="A15" s="9"/>
       <c r="B15" s="12"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="9">
-        <v>2008</v>
+        <v>1963</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
-        <v>2010</v>
+        <v>1962</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
-        <v>1963</v>
+        <v>2008</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="9">
-        <v>1962</v>
+        <v>2010</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="9">
-        <v>2006</v>
+        <v>1965</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="9">
-        <v>2012</v>
+        <v>1961</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="9">
-        <v>1965</v>
+        <v>2006</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="9">
-        <v>1961</v>
+        <v>2012</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10">
         <v>7</v>
       </c>