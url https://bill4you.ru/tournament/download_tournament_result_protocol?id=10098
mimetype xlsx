--- v1 (2026-02-28)
+++ v2 (2026-04-21)
@@ -71,60 +71,60 @@
   <si>
     <t>Еркулев Олег</t>
   </si>
   <si>
     <t>Кудряшов Степан</t>
   </si>
   <si>
     <t>Зацаринин Александр</t>
   </si>
   <si>
     <t>Санаров Евгений</t>
   </si>
   <si>
     <t>Апресян Гамлет</t>
   </si>
   <si>
     <t>Хмелевских Николай</t>
   </si>
   <si>
     <t>Назаренко Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Владимир</t>
   </si>
   <si>
+    <t>Аббасов Руслан</t>
+  </si>
+  <si>
+    <t>Митрофанов Дмитрий</t>
+  </si>
+  <si>
     <t>Кленин Валерий</t>
   </si>
   <si>
     <t>Кузнецов Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Митрофанов Дмитрий</t>
   </si>
   <si>
     <t>Ушаков Александр</t>
   </si>
   <si>
     <t>Тажгулов Амир</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Давыдов Евгений</t>
   </si>
   <si>
     <t>Дудоров Вячеслав</t>
   </si>
   <si>
     <t>Сомов Сергей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
@@ -893,127 +893,127 @@
       <c r="D22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="9"/>
+      <c r="C25" s="9">
+        <v>1975</v>
+      </c>
       <c r="D25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="9"/>
       <c r="D26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="9"/>
       <c r="D29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="9"/>
       <c r="D30" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>