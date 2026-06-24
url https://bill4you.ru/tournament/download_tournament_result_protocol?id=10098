--- v2 (2026-04-21)
+++ v3 (2026-06-24)
@@ -59,114 +59,114 @@
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Еркулев Олег</t>
   </si>
   <si>
     <t>Кудряшов Степан</t>
   </si>
   <si>
     <t>Зацаринин Александр</t>
   </si>
   <si>
     <t>Санаров Евгений</t>
   </si>
   <si>
+    <t>Назаренко Дмитрий</t>
+  </si>
+  <si>
+    <t>Ромашкин Владимир</t>
+  </si>
+  <si>
     <t>Апресян Гамлет</t>
   </si>
   <si>
     <t>Хмелевских Николай</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ромашкин Владимир</t>
   </si>
   <si>
     <t>Аббасов Руслан</t>
   </si>
   <si>
     <t>Митрофанов Дмитрий</t>
   </si>
   <si>
     <t>Кленин Валерий</t>
   </si>
   <si>
     <t>Кузнецов Роман</t>
   </si>
   <si>
     <t>Ушаков Александр</t>
   </si>
   <si>
     <t>Тажгулов Амир</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Давыдов Евгений</t>
   </si>
   <si>
     <t>Дудоров Вячеслав</t>
   </si>
   <si>
     <t>Сомов Сергей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>МС</t>
+    <t>2р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -771,147 +771,147 @@
       <c r="D14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="3">
       <c r="A15" s="9"/>
       <c r="B15" s="12"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="9">
-        <v>1975</v>
+        <v>2004</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="9"/>
       <c r="D18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="9">
-        <v>2004</v>
+        <v>1975</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="9"/>
+      <c r="C22" s="9">
+        <v>1959</v>
+      </c>
       <c r="D22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11">
@@ -1111,51 +1111,51 @@
       <c r="B37" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="9">
         <v>1986</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="9"/>
       <c r="B38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="9">
         <v>1995</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="3">
       <c r="A39" s="9"/>
       <c r="B39" s="12"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="12"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10">
         <v>9</v>
       </c>
       <c r="B40" s="11">
         <v>7</v>
       </c>