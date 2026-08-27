--- v0 (2026-03-07)
+++ v1 (2026-08-27)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>Аксай! Любительский турнир МСК Пирамида в БК "Чемпион " до 45+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.01.2026, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>04.01.2026, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Coy Sergey</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Романенко Владимир</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Цой Сергей</t>
+    <t>Romanenko Vladimir</t>
   </si>
   <si>
-    <t>Ли Вячаслав</t>
+    <t>Li Vyachaslav</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Ким Олег</t>
+    <t>Kim Oleg</t>
   </si>
   <si>
-    <t>Тесля Анатолий</t>
+    <t>Teslya Anatoly</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Салахутдинов Фаниль</t>
+    <t>Salakhutdinov Fanil</t>
   </si>
   <si>
-    <t>Стрелков Евгений</t>
+    <t>Shabalkin Eduard</t>
   </si>
   <si>
-    <t>Шабалкин Эдуард</t>
+    <t>Strelkov Evgeni</t>
   </si>
   <si>
-    <t>Васильченко Сергей</t>
+    <t>Tsay Dmitry</t>
   </si>
   <si>
-    <t>Цай Дмитрий</t>
+    <t>Vasilchenko Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Аксай</t>
+    <t>Aksay</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>posyolok Matveyev Kurgan</t>
   </si>
   <si>
-    <t>посёлок Матвеев Курган</t>
+    <t>Stavropol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,105 +628,105 @@
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8"/>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8"/>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
-        <v>1971</v>
+        <v>1978</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1948</v>
+        <v>1971</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1976</v>
+        <v>1948</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1973</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -822,111 +822,111 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1969</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1976</v>
+        <v>1970</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="10"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>