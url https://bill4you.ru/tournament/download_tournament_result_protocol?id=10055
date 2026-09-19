--- v2 (2026-05-26)
+++ v3 (2026-09-19)
@@ -242,54 +242,54 @@
   <si>
     <t>Ельцов Тимофей</t>
   </si>
   <si>
     <t>Синегубов Ярослав</t>
   </si>
   <si>
     <t>Хазин Марк</t>
   </si>
   <si>
     <t>Яковлев Константин</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>КМС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Ставропольский край</t>
   </si>
   <si>
     <t>Челябинская область</t>
   </si>
   <si>
     <t>Краснодарский край</t>
   </si>
@@ -886,91 +886,91 @@
       </c>
       <c r="C9" s="8">
         <v>2014</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="8">
         <v>2013</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="8">
         <v>2013</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="8">
         <v>2013</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="8">
         <v>2014</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F13" s="1"/>
@@ -986,51 +986,51 @@
       </c>
       <c r="C14" s="8">
         <v>2014</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>2014</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="1"/>
@@ -1046,51 +1046,51 @@
       </c>
       <c r="C17" s="8">
         <v>2014</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>2014</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
         <v>2016</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F19" s="1"/>
@@ -1286,51 +1286,51 @@
       </c>
       <c r="C29" s="8">
         <v>2014</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
         <v>2013</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
         <v>2014</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="1"/>
@@ -1466,51 +1466,51 @@
       </c>
       <c r="C38" s="8">
         <v>2013</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
         <v>2015</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
         <v>2014</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F40" s="1"/>