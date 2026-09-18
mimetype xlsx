--- v2 (2026-07-29)
+++ v3 (2026-09-18)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России "Свободная пирамида", девочки до 13 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.01.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>03.01.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Янина Ксения</t>
+    <t>Yanina Kseniya</t>
   </si>
   <si>
-    <t>Литвинова Алиса</t>
+    <t>Litvinova Alisa</t>
   </si>
   <si>
-    <t>Карпенко Полина</t>
+    <t>Karpenko Polina</t>
   </si>
   <si>
-    <t>Тренина Александра</t>
+    <t>Trenina Aleksandra</t>
   </si>
   <si>
-    <t>Жирякова Екатерина</t>
+    <t>Ivanova Karina</t>
   </si>
   <si>
-    <t>Иванова Карина</t>
+    <t>Ksenofontova Uliana</t>
   </si>
   <si>
-    <t>Ксенофонтова Юлиана</t>
+    <t>Udachina Kamilla</t>
   </si>
   <si>
-    <t>Удачина Камилла</t>
+    <t>Zhiryakova Catherine</t>
   </si>
   <si>
-    <t>Пестова Нина</t>
+    <t>Pestova Nina</t>
   </si>
   <si>
-    <t>Плешанова Жанна</t>
+    <t>Pleshanova Janna</t>
   </si>
   <si>
-    <t>Потехина Виктория</t>
+    <t>Potehina Viktoriya</t>
   </si>
   <si>
-    <t>Сотникова Алена</t>
+    <t>Sotnikova Alena</t>
   </si>
   <si>
-    <t>Камнева Софья</t>
+    <t>Kamneva Sophia</t>
   </si>
   <si>
-    <t>Морозова Мария</t>
+    <t>Morozova Maria</t>
   </si>
   <si>
-    <t>Песегова Екатерина</t>
+    <t>Pesegova Ekaterina</t>
   </si>
   <si>
-    <t>Ялалова Карина</t>
+    <t>Yalalova Karina</t>
   </si>
   <si>
-    <t>Кочеткова Злата</t>
+    <t>Kochetkova Zlata</t>
   </si>
   <si>
-    <t>Кузьмина Евгения</t>
+    <t>Kuz'mina Evgenia</t>
   </si>
   <si>
-    <t>Медведева Алёна</t>
+    <t>Medvedeva Alena</t>
   </si>
   <si>
-    <t>Низамиева Полина</t>
+    <t>Nizamieva Polina</t>
   </si>
   <si>
-    <t>Камалова Алика</t>
+    <t>Kamalova Alika</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Тюменская область</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Yaroslavl Region</t>
   </si>
   <si>
-    <t>Ярославская область</t>
+    <t>Tyumen Region</t>
   </si>
   <si>
-    <t>Республика Мордовия</t>
+    <t>Republic of Mordovia</t>
   </si>
   <si>
-    <t>Челябинская область</t>
+    <t>Chelyabinsk Region</t>
   </si>
   <si>
-    <t>Краснодарский край</t>
+    <t>Krasnodar Territory</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -761,114 +761,114 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2015</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2013</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2013</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
@@ -1007,71 +1007,71 @@
       </c>
       <c r="D23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2015</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2014</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2016</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>