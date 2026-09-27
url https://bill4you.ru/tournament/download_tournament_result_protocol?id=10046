--- v2 (2026-06-28)
+++ v3 (2026-09-27)
@@ -77,414 +77,414 @@
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Мадаминов Азиз</t>
   </si>
   <si>
     <t>Джолдошбеков Камчыбек</t>
   </si>
   <si>
     <t>Кучкаров Джамолиддин</t>
   </si>
   <si>
     <t>Ратбеков Ызатбек</t>
   </si>
   <si>
     <t>Абдыкаров Мирлан</t>
   </si>
   <si>
-    <t>Калыбек уулу Арсен</t>
+    <t>Калыбек Уулу Арсен</t>
   </si>
   <si>
     <t>Лепшаков Дастан</t>
   </si>
   <si>
     <t>Пирматов Сухроб</t>
   </si>
   <si>
-    <t>Абдыкадыр уулу Абдыкаар</t>
+    <t>Абдыкадыр Уулу Абдыкаар</t>
   </si>
   <si>
     <t>Адамов Зайлан</t>
   </si>
   <si>
-    <t>Исраил уулу Омурбек</t>
-[...2 lines deleted...]
-    <t>Каримберди уулу Мухамед</t>
+    <t>Исраил Уулу Омурбек</t>
+  </si>
+  <si>
+    <t>Каримберди Уулу Мухамед</t>
   </si>
   <si>
     <t>Кушбаков Кубатбек</t>
   </si>
   <si>
     <t>Пусурманов Каныбек</t>
   </si>
   <si>
     <t>Тагаев Абдулла</t>
   </si>
   <si>
     <t>Турганбаев Акжолтой</t>
   </si>
   <si>
     <t>Алибаев Абдыжапар</t>
   </si>
   <si>
     <t>Аширбаев Куштарбек</t>
   </si>
   <si>
     <t>Бакиров Нургазы</t>
   </si>
   <si>
     <t>Бегалиев Даир</t>
   </si>
   <si>
     <t>Бектуров Имаш</t>
   </si>
   <si>
     <t>Болоталиев Бакыт</t>
   </si>
   <si>
-    <t>Замир уулу Алмаз</t>
-[...2 lines deleted...]
-    <t>Иманкул уулу Эмил</t>
+    <t>Замир Уулу Алмаз</t>
+  </si>
+  <si>
+    <t>Иманкул Уулу Эмил</t>
   </si>
   <si>
     <t>Огобаев Артур</t>
   </si>
   <si>
     <t>Пириев Улукбек</t>
   </si>
   <si>
     <t>Сагыналиев Калысхан</t>
   </si>
   <si>
     <t>Сагынбаев Каныбек</t>
   </si>
   <si>
-    <t>Таалайбек уулу Каниет</t>
+    <t>Таалайбек Уулу Каниет</t>
   </si>
   <si>
     <t>Тукешев Санжар</t>
   </si>
   <si>
     <t>Чыныбеков Акдил</t>
   </si>
   <si>
     <t>Шакиров Роман</t>
   </si>
   <si>
-    <t>Абдыкаар уулу Раимкул</t>
+    <t>Абдыкаар Уулу Раимкул</t>
   </si>
   <si>
     <t>Акылбек Уулу Кенжебек</t>
   </si>
   <si>
     <t>Арыкбаев Айбек</t>
   </si>
   <si>
-    <t>Аскат уулу Ильгиз</t>
+    <t>Аскат Уулу Ильгиз</t>
   </si>
   <si>
     <t>Женишбеков Искендер</t>
   </si>
   <si>
-    <t>Ильичбек уулу Торогелди</t>
+    <t>Ильичбек Уулу Торогелди</t>
   </si>
   <si>
     <t>Исабеков Алмаз</t>
   </si>
   <si>
-    <t>Канатбек уулу Урмат</t>
+    <t>Канатбек Уулу Урмат</t>
   </si>
   <si>
     <t>Кочоров Айбек</t>
   </si>
   <si>
     <t>Курбанов Бакытбек</t>
   </si>
   <si>
     <t>Куттубаев Бекзат</t>
   </si>
   <si>
     <t>Кутчубаев Руслан</t>
   </si>
   <si>
-    <t>Максатбек уулу Марат</t>
-[...5 lines deleted...]
-    <t>Мирбек уулу Чынгыз</t>
+    <t>Максатбек Уулу Марат</t>
+  </si>
+  <si>
+    <t>Мамыткан Уулу Медеркан</t>
+  </si>
+  <si>
+    <t>Мирбек Уулу Чынгыз</t>
   </si>
   <si>
     <t>Мурзаев Максатбек</t>
   </si>
   <si>
     <t>Нам Владимир</t>
   </si>
   <si>
     <t>Ниязалиев Нурлан</t>
   </si>
   <si>
     <t>Ногойбаев Береке</t>
   </si>
   <si>
     <t>Омурбеков Данияр</t>
   </si>
   <si>
     <t>Орозонов Азирет</t>
   </si>
   <si>
     <t>Пириев Мухамед</t>
   </si>
   <si>
-    <t>Сабыр уулу Азат</t>
+    <t>Сабыр Уулу Азат</t>
   </si>
   <si>
     <t>Сагынбаев Эламан</t>
   </si>
   <si>
     <t>Сактаган Мирас</t>
   </si>
   <si>
     <t>Самудинов Таалайбек</t>
   </si>
   <si>
     <t>Свичкарь Александр</t>
   </si>
   <si>
     <t>Сыдыков Бейшен</t>
   </si>
   <si>
     <t>Сыдыков Канат</t>
   </si>
   <si>
     <t>Толонбаев Байдоолот</t>
   </si>
   <si>
     <t>Урайимов Сыймык</t>
   </si>
   <si>
     <t>Яхшиликов Бекназар</t>
   </si>
   <si>
     <t>Абдикаримов Абдулла</t>
   </si>
   <si>
     <t>Абдрахманов Арсен</t>
   </si>
   <si>
-    <t>Алмазбек уулу Нуртилек</t>
-[...2 lines deleted...]
-    <t>Аманбай уулу Нургазы</t>
+    <t>Алмазбек Уулу Нуртилек</t>
+  </si>
+  <si>
+    <t>Аманбай Уулу Нургазы</t>
   </si>
   <si>
     <t>Ахмедбеков Алмаз</t>
   </si>
   <si>
     <t>Болотбеков Тынчтык</t>
   </si>
   <si>
-    <t>Жанболот уулу Ашимбек</t>
+    <t>Жанболот Уулу Ашимбек</t>
   </si>
   <si>
     <t>Жунушалиев Нурдин</t>
   </si>
   <si>
-    <t>Жылдызбек уулу Нурадин</t>
+    <t>Жылдызбек Уулу Нурадин</t>
   </si>
   <si>
     <t>Калыкбаев Илимбек</t>
   </si>
   <si>
     <t>Карабаев Адилет</t>
   </si>
   <si>
     <t>Карагулов Улукман</t>
   </si>
   <si>
     <t>Катуар Дмитрий</t>
   </si>
   <si>
     <t>Кенешбеков Бактияр</t>
   </si>
   <si>
     <t>Кубаталиев Байзак</t>
   </si>
   <si>
-    <t>Кудайберди уулу Туголбай</t>
+    <t>Кудайберди Уулу Туголбай</t>
   </si>
   <si>
     <t>Кулдашев Эркин</t>
   </si>
   <si>
-    <t>Мамасадык уулу Алтынбек</t>
-[...2 lines deleted...]
-    <t>Марат уулу Замир</t>
+    <t>Мамасадык Уулу Алтынбек</t>
+  </si>
+  <si>
+    <t>Марат Уулу Замир</t>
   </si>
   <si>
     <t>Мукамбаев Азирет</t>
   </si>
   <si>
     <t>Пириев Каныбек</t>
   </si>
   <si>
     <t>Самудинов Ырыскелди</t>
   </si>
   <si>
     <t>Сейдахматов Данияр</t>
   </si>
   <si>
     <t>Тажибаев Азизбек</t>
   </si>
   <si>
     <t>Тогочиев Ырыскелди</t>
   </si>
   <si>
     <t>Тойкулуев Нуржан</t>
   </si>
   <si>
     <t>Токабаев Аскар</t>
   </si>
   <si>
     <t>Тоналиев Элхан</t>
   </si>
   <si>
-    <t>Турдубай уулу Азизбек</t>
-[...2 lines deleted...]
-    <t>Улугбек уулу Атай</t>
+    <t>Турдубай Уулу Азизбек</t>
+  </si>
+  <si>
+    <t>Улугбек Уулу Атай</t>
   </si>
   <si>
     <t>Урматбеков Досмат</t>
   </si>
   <si>
-    <t>Хакимжан уулу Айбек</t>
-[...2 lines deleted...]
-    <t>Абдижалил уулу Темирлан</t>
+    <t>Хакимжан Уулу Айбек</t>
+  </si>
+  <si>
+    <t>Абдижалил Уулу Темирлан</t>
   </si>
   <si>
     <t>Акматбеков Абдыганы</t>
   </si>
   <si>
     <t>Алмазбеков Нурболот</t>
   </si>
   <si>
     <t>Ахматалиев Маткабыл</t>
   </si>
   <si>
     <t>Баймурзаев Шерик</t>
   </si>
   <si>
     <t>Байышов Ыктыяр</t>
   </si>
   <si>
     <t>Бакаев Уларбек</t>
   </si>
   <si>
     <t>Баякунов Максат</t>
   </si>
   <si>
     <t>Бейшеев Камиль</t>
   </si>
   <si>
-    <t>Белек уулу Улукман</t>
+    <t>Белек Уулу Улукман</t>
   </si>
   <si>
     <t>Жунусов Бектур</t>
   </si>
   <si>
     <t>Кайназаров Марат</t>
   </si>
   <si>
     <t>Камалов Темурлан</t>
   </si>
   <si>
     <t>Каныбеков Чынгыз</t>
   </si>
   <si>
     <t>Карыбеков Нурлан</t>
   </si>
   <si>
     <t>Кылычбеков Эрлан</t>
   </si>
   <si>
     <t>Мурзабеков Тилек</t>
   </si>
   <si>
     <t>Нуркулов Нурислам</t>
   </si>
   <si>
     <t>Оморов Адилхан</t>
   </si>
   <si>
     <t>Ормокеев Арнал</t>
   </si>
   <si>
     <t>Орозуметов Улук</t>
   </si>
   <si>
     <t>Пириев Замирбек</t>
   </si>
   <si>
-    <t>Сайпидин уулу Эмил</t>
+    <t>Сайпидин Уулу Эмил</t>
   </si>
   <si>
     <t>Сапаров Айтбек</t>
   </si>
   <si>
     <t>Сарыбаев Тилекмат</t>
   </si>
   <si>
     <t>Султанов Байыш</t>
   </si>
   <si>
     <t>Тиллабек Уулу Талантбек</t>
   </si>
   <si>
     <t>Токтакунов Эркин</t>
   </si>
   <si>
     <t>Токтогулов Талас</t>
   </si>
   <si>
     <t>Торобаев Амандин</t>
   </si>
   <si>
-    <t>Урматбек уулу Бекмат</t>
+    <t>Урматбек Уулу Бекмат</t>
   </si>
   <si>
     <t>Эркинов Гулжигит</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Гребеньков Виталий</t>
   </si>
   <si>
     <t>Рыскулова Наргиза</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
@@ -2562,51 +2562,51 @@
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
         <v>2007</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C86" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C87" s="8">
         <v>1996</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E87" s="9" t="s">