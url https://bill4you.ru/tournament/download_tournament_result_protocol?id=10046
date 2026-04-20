--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Фабрика «Старт»</t>
   </si>
   <si>
     <t>Кубок "Старт СНГ" 2026</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>12.02.2026, БК "Талисман", Кыргызстан, город республиканского подчинения Бишкек, Бишкек, ул. Сухэ-Батора,  5/6</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -492,53 +492,50 @@
     <t>МС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Кыргызстан</t>
   </si>
   <si>
     <t>Узбекистан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Республика Корея</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
     <t>Франция</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -1971,51 +1968,51 @@
       </c>
       <c r="D55" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>1984</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>1989</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
@@ -2131,51 +2128,51 @@
       </c>
       <c r="D63" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
         <v>1991</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>153</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
         <v>1971</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
@@ -2531,51 +2528,51 @@
       </c>
       <c r="D83" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
         <v>2001</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>153</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
         <v>2007</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>