--- v1 (2026-04-20)
+++ v2 (2026-06-28)
@@ -470,54 +470,54 @@
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Гребеньков Виталий</t>
   </si>
   <si>
     <t>Рыскулова Наргиза</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
+    <t>КМС</t>
+  </si>
+  <si>
     <t>3р</t>
-  </si>
-[...1 lines deleted...]
-    <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Кыргызстан</t>
   </si>
   <si>
     <t>Узбекистан</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
     <t>Франция</t>
   </si>
@@ -1085,51 +1085,51 @@
       </c>
       <c r="C11" s="8">
         <v>1996</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1993</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>151</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F13" s="1"/>
@@ -1285,51 +1285,51 @@
       </c>
       <c r="C21" s="8">
         <v>1973</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>1997</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F23" s="1"/>
@@ -1425,51 +1425,51 @@
       </c>
       <c r="C28" s="8">
         <v>2008</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
         <v>1987</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>1991</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F30" s="1"/>
@@ -1525,51 +1525,51 @@
       </c>
       <c r="C33" s="8">
         <v>1992</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1998</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F35" s="1"/>
@@ -1865,51 +1865,51 @@
       </c>
       <c r="C50" s="8">
         <v>2000</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1984</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>2003</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F52" s="1"/>
@@ -2125,51 +2125,51 @@
       </c>
       <c r="C63" s="8">
         <v>1993</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
         <v>1991</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>160</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
         <v>1971</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F65" s="1"/>
@@ -2245,51 +2245,51 @@
       </c>
       <c r="C69" s="8">
         <v>2008</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
         <v>2000</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>1993</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F71" s="1"/>
@@ -2368,51 +2368,51 @@
       </c>
       <c r="D75" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>1984</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>2002</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
@@ -2525,51 +2525,51 @@
       </c>
       <c r="C83" s="8">
         <v>1997</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
         <v>2001</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>161</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
         <v>2007</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F85" s="1"/>
@@ -3342,51 +3342,51 @@
       </c>
       <c r="B124" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C124" s="8">
         <v>1995</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E124" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C125" s="8">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="D125" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E125" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C126" s="8">
         <v>2001</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E126" s="9" t="s">