--- v0 (2026-02-25)
+++ v1 (2026-08-23)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t xml:space="preserve">Открытое первенство "Одиночный шар" мальчики и девочки до 13 лет </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.12.2025, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>28.12.2025, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Плясунов Дмитрий</t>
+    <t>Plyasunov Dmitriy</t>
   </si>
   <si>
-    <t>Головаш Анна</t>
+    <t>Golovash Anna</t>
   </si>
   <si>
-    <t>Демишев Андрей</t>
+    <t>Demishev Andrey</t>
   </si>
   <si>
-    <t>Федоренко Егор</t>
+    <t>Fedorenko Egor</t>
   </si>
   <si>
-    <t>Александр Беляев</t>
+    <t>Belyaev Alexander</t>
   </si>
   <si>
-    <t>Коблов Дмитрий</t>
+    <t>Koblov Dmitriy</t>
   </si>
   <si>
-    <t>Плодухин Кирилл</t>
+    <t>Ploduhin Kirill</t>
   </si>
   <si>
-    <t>Поздеев Виктор</t>
+    <t>Pozdeev Viktor</t>
   </si>
   <si>
-    <t>Заволокин Илья</t>
+    <t>Chibizov Yaroslav</t>
   </si>
   <si>
-    <t>Павлова Виктория</t>
+    <t>Pavlova Viktoriya</t>
   </si>
   <si>
-    <t>Прилуцкий Андрей</t>
+    <t>Prilytskiy Andrey</t>
   </si>
   <si>
-    <t>Прохвотаев Константин</t>
+    <t>Prohvotaev Konstantin</t>
   </si>
   <si>
-    <t>Соломка Ксения</t>
-[...5 lines deleted...]
-    <t>Чибизов Ярослав</t>
+    <t>Solomka Kseniya</t>
   </si>
   <si>
     <t>Tarasov Mikhail</t>
   </si>
   <si>
-    <t>Бушков Илья</t>
+    <t>Tinkov Artem</t>
   </si>
   <si>
-    <t>Ермохин Иван</t>
+    <t>Zavolokin Ilya</t>
   </si>
   <si>
-    <t>Журавская Кристина</t>
+    <t>Bushkov Ilya</t>
   </si>
   <si>
-    <t>Колбасов Степан</t>
+    <t>Ermokhin Ivan</t>
   </si>
   <si>
-    <t>Митряев Михаил</t>
+    <t>Hlebnikova Alena</t>
   </si>
   <si>
-    <t>Рычкова Кира</t>
+    <t>Kolbasov Stepan</t>
   </si>
   <si>
-    <t>Трофимчук Владислав</t>
+    <t>Mitrayev Mikail</t>
   </si>
   <si>
-    <t>Хлебникова Алёна</t>
+    <t>Rychkova Kira</t>
   </si>
   <si>
-    <t>Медведева Екатерина</t>
+    <t>Trofimchukv Vladislav</t>
   </si>
   <si>
-    <t>Подсветова Варвара</t>
+    <t>Zhuravskaya Kristina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Medvedeva Ekaterina</t>
+  </si>
+  <si>
+    <t>Podsvetova Varvara</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -914,91 +914,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2014</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2017</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1014,56 +1014,58 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2015</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E26" s="9"/>
+      <c r="E26" s="9" t="s">
+        <v>45</v>
+      </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2018</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
@@ -1112,58 +1114,56 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2015</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="9"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2016</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">