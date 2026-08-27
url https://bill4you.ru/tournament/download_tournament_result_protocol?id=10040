--- v0 (2026-02-14)
+++ v1 (2026-08-27)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "Чемпион" (на Дмитрова)</t>
   </si>
   <si>
     <t>Предновогодний любительский турнир на Димитрова!</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.12.2025, БК "Чемпион" (на Дмитрова), Россия, Краснодарский край, Краснодар, ул. Димитрова,  75</t>
+    <t>28.12.2025, БК "Чемпион" (на Дмитрова), Russian Federation, Krasnodar Territory, Krasnodar, ул. Димитрова,  75</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Наби Гаджиев</t>
+    <t>Gadjiev Nabi</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Ибрагимов Марат</t>
+    <t>Ibragimov Marat</t>
   </si>
   <si>
-    <t>Мирзошарифов Мухаммад</t>
+    <t>Mirzosharifov Muhammad</t>
   </si>
   <si>
-    <t>Андрей Холодий</t>
+    <t>Giesov Akabarali</t>
   </si>
   <si>
-    <t>Гиесов Акабарали</t>
+    <t>Holodiy Andrey</t>
   </si>
   <si>
-    <t>Гусейнов Руслан</t>
+    <t>Guseynov Ruslan</t>
   </si>
   <si>
-    <t>Нам Евгений</t>
+    <t>Nam Evgeniy</t>
   </si>
   <si>
-    <t>Алмаз Михаил</t>
+    <t>Almaz Mihail</t>
   </si>
   <si>
-    <t>Анохин Никита</t>
-[...2 lines deleted...]
-    <t>Быков Сергей</t>
+    <t>Anohin Nikita</t>
   </si>
   <si>
     <t>Begyan Roman</t>
   </si>
   <si>
-    <t>Дедков Николай</t>
+    <t>Bykov Sergey</t>
   </si>
   <si>
-    <t>Лапин Антон</t>
+    <t>Dedkov Nikolay</t>
   </si>
   <si>
-    <t>Назиров Сайфиддин</t>
+    <t>Lapin Anton</t>
   </si>
   <si>
-    <t>Шамин Антон</t>
+    <t>Nazirov Sayfiddin</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Shamin Anton</t>
   </si>
   <si>
-    <t>Спиридонов Владислав</t>
+    <t>Cakanyan Aykaz</t>
   </si>
   <si>
-    <t>Цаканян Айказ</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Spiridonov Vladislav</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,71 +725,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1999</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1967</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -843,77 +843,77 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1977</v>
+        <v>2005</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2005</v>
+        <v>1977</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -963,91 +963,91 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1992</v>
+        <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1982</v>
+        <v>2000</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>