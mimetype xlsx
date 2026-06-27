--- v0 (2026-01-11)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>БК "Луза"</t>
   </si>
   <si>
     <t>Открытый турнир посвященный памяти  К.П. Крюкова</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>27.12.2025, БК "Луза", Россия, Оренбургская область, Оренбург, ул. 70 лет ВЛКСМ 16/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -192,50 +192,53 @@
     <t>МС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Владимир</t>
   </si>
   <si>
     <t>Оренбург</t>
+  </si>
+  <si>
+    <t>Уфа</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -820,51 +823,51 @@
       </c>
       <c r="D13" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2009</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1989</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>