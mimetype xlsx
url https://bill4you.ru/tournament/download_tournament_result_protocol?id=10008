--- v1 (2026-06-27)
+++ v2 (2026-08-23)
@@ -20,225 +20,225 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>БК "Луза"</t>
   </si>
   <si>
     <t>Открытый турнир посвященный памяти  К.П. Крюкова</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.12.2025, БК "Луза", Россия, Оренбургская область, Оренбург, ул. 70 лет ВЛКСМ 16/1</t>
+    <t>27.12.2025, БК "Луза", Russian Federation, Orenburg Region, Orenburg, ул. 70 лет ВЛКСМ 16/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Еркулев Олег</t>
+    <t>Erkulev Oleg</t>
   </si>
   <si>
-    <t>Макеева Виктория</t>
+    <t>Makeeva Viktoriya</t>
   </si>
   <si>
-    <t>Кораблев Тимофей</t>
+    <t>Korablev Timofey</t>
   </si>
   <si>
-    <t>Ромашкин Владимир</t>
+    <t>Romashkin Vladimir</t>
   </si>
   <si>
-    <t>Божгарева Полина</t>
+    <t>Bozhgareva Polina</t>
   </si>
   <si>
-    <t>Назаренко Дмитрий</t>
+    <t>Nazarenko Dmitrij</t>
   </si>
   <si>
-    <t>Рыбников Владимир</t>
+    <t>Rybnikov Vladimir</t>
   </si>
   <si>
-    <t>Тажгулов Амир</t>
+    <t>Tazhygulov Amir</t>
   </si>
   <si>
-    <t>Головачев Илья</t>
+    <t>Dudorov Vaceslav</t>
   </si>
   <si>
-    <t>Дудоров Вячеслав</t>
+    <t>Golovachev Ilya</t>
   </si>
   <si>
-    <t>Кленин Валерий</t>
+    <t>Klenin Valeriy</t>
   </si>
   <si>
-    <t>Марков Александр</t>
+    <t>Markov Aleksandr</t>
   </si>
   <si>
-    <t>Марков Дмитрий</t>
+    <t>Markov Dmitriy</t>
   </si>
   <si>
-    <t>Меховов Иван</t>
+    <t>Mehovov Ivan</t>
   </si>
   <si>
-    <t>Мошков Алексей</t>
+    <t>moshkov aleksey</t>
   </si>
   <si>
-    <t>Смельцов Тимофей</t>
+    <t>Smelcov Timofey</t>
   </si>
   <si>
-    <t>Абрамов Юрий</t>
+    <t>Abramov Yuri</t>
   </si>
   <si>
-    <t>Горшенина София</t>
+    <t>Davydov Evgeniy</t>
   </si>
   <si>
-    <t>Давыдов Евгений</t>
+    <t>Gorshenina Sofiya</t>
   </si>
   <si>
-    <t>Кузнецов Роман</t>
+    <t>Kuznecov Roman</t>
   </si>
   <si>
-    <t>Ромашкин Антон</t>
+    <t>Romashkin Anton</t>
   </si>
   <si>
-    <t>Рыбников Павел</t>
+    <t>Rybnikov Pavel</t>
   </si>
   <si>
-    <t>Ушаков Александр</t>
+    <t>Ushakov Alexandr</t>
   </si>
   <si>
-    <t>Юдина Варвара</t>
+    <t>Yudina Varvara</t>
   </si>
   <si>
-    <t>Гадельшина Альвина</t>
+    <t>Gadel'sina Al'vina</t>
   </si>
   <si>
-    <t>Гапоненко Артем</t>
+    <t>Gaponenko Artem</t>
   </si>
   <si>
-    <t>Героев Антон</t>
+    <t>Geroev Anton</t>
   </si>
   <si>
-    <t>Гольченко Сергей</t>
+    <t>Golchenko Sergey</t>
   </si>
   <si>
-    <t>Панин Георгий</t>
+    <t>Mikhail Sakhonov</t>
   </si>
   <si>
-    <t>Погребнов Макар</t>
+    <t>Panin Georgiy</t>
   </si>
   <si>
-    <t>Попов Александр</t>
+    <t>Pogrebnov Makar</t>
   </si>
   <si>
-    <t>Сахонов Михаил</t>
+    <t>Popov Aleksandr</t>
   </si>
   <si>
-    <t>Смоленский Денис</t>
+    <t>Smolenskiy Denis</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Владимир</t>
+    <t>Vladimir</t>
   </si>
   <si>
-    <t>Оренбург</t>
+    <t>Orenburg</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -857,74 +857,74 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1989</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2008</v>
+        <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1982</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
@@ -1033,74 +1033,74 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
@@ -1248,111 +1248,111 @@
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1971</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1995</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="E36" s="9"/>
+      <c r="E36" s="9" t="s">
+        <v>59</v>
+      </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="E37" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="9"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1986</v>
+        <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>1977</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F40" s="1"/>